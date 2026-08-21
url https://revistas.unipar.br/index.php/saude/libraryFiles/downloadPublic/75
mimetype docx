--- v1 (2026-03-05)
+++ v2 (2026-08-21)
@@ -8,101 +8,134 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5F637058" w14:textId="3D4F79D5" w:rsidR="00130E5A" w:rsidRPr="00C11059" w:rsidRDefault="006378FF" w:rsidP="00130E5A">
+    <w:p w14:paraId="5F637058" w14:textId="106138B4" w:rsidR="00130E5A" w:rsidRDefault="006378FF" w:rsidP="00130E5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="552222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="552222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO DO ARTIGO </w:t>
       </w:r>
       <w:r w:rsidRPr="002973E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="552222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(TIMES</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="552222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> NEW ROMAN,</w:t>
       </w:r>
       <w:r w:rsidRPr="002973E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="552222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC907C9" w14:textId="473CA547" w:rsidR="001F36F3" w:rsidRDefault="001F36F3" w:rsidP="00130E5A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="552222"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D84DBB7" w14:textId="77777777" w:rsidR="001F36F3" w:rsidRDefault="001F36F3" w:rsidP="001F36F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Após aprovação, serão inseridos, pelo diagramador, os metadados que devem constar na plataforma da revista (inseridos no ato da submissão do texto). Não preencher os dados que seguem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220D868D" w14:textId="77777777" w:rsidR="00130E5A" w:rsidRPr="00C11059" w:rsidRDefault="00130E5A" w:rsidP="00130E5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="552222"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6BD5B5" w14:textId="3CF1C942" w:rsidR="007F54C2" w:rsidRPr="00C11059" w:rsidRDefault="007F54C2" w:rsidP="002973E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C11059">
@@ -441,268 +474,297 @@
                       <a:ext cx="838200" cy="295275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="497138B9" w14:textId="77777777" w:rsidR="005741AA" w:rsidRPr="00C11059" w:rsidRDefault="005741AA" w:rsidP="006C0B14">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D458D1" w14:textId="3336937D" w:rsidR="00130E5A" w:rsidRPr="00C11059" w:rsidRDefault="006378FF" w:rsidP="00130E5A">
+    <w:p w14:paraId="78A6B228" w14:textId="77777777" w:rsidR="001F36F3" w:rsidRDefault="001F36F3" w:rsidP="001F36F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00372F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00130E5A" w:rsidRPr="00C11059">
-[...4 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00372F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>PREENCHER.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>AVALIAÇÃO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>DUPLO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CEGO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D44C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaderodap"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427E0E1C" w14:textId="6E4F6815" w:rsidR="00130E5A" w:rsidRPr="00C11059" w:rsidRDefault="006378FF" w:rsidP="00130E5A">
+    <w:p w14:paraId="2E0DA151" w14:textId="77777777" w:rsidR="001F36F3" w:rsidRDefault="001F36F3" w:rsidP="001F36F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002D44C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
-      <w:r w:rsidR="00870281" w:rsidRPr="00C11059">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00130E5A" w:rsidRPr="00C11059">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A344A86" w14:textId="24291118" w:rsidR="00130E5A" w:rsidRPr="00C11059" w:rsidRDefault="006378FF" w:rsidP="00130E5A">
+    <w:p w14:paraId="5BF272C5" w14:textId="77777777" w:rsidR="001F36F3" w:rsidRDefault="001F36F3" w:rsidP="001F36F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002D44C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C11059">
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00130E5A" w:rsidRPr="00C11059">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
-      </w:r>
-[...86 lines deleted...]
-        <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6F8FFA" w14:textId="77777777" w:rsidR="00130E5A" w:rsidRPr="00C11059" w:rsidRDefault="00130E5A" w:rsidP="00130E5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0081F1EF" w14:textId="6C02C4F5" w:rsidR="00130E5A" w:rsidRPr="00C11059" w:rsidRDefault="00130E5A" w:rsidP="00130E5A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1245,255 +1307,304 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71D7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E83F0BF" w14:textId="7C015565" w:rsidR="006378FF" w:rsidRDefault="006378FF" w:rsidP="006378FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A360637" w14:textId="77777777" w:rsidR="00772C6A" w:rsidRDefault="00772C6A" w:rsidP="006378FF">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5A360637" w14:textId="3F6D042C" w:rsidR="001F36F3" w:rsidRDefault="001F36F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B7C387" w14:textId="22204E4A" w:rsidR="006378FF" w:rsidRDefault="006378FF" w:rsidP="006378FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CRediT</w:t>
-[...9 lines deleted...]
-        <w:t>).</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>CONTRIBUIÇÃO DE AUTORIA (De acordo com a Taxonomia CRediT).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12169235" w14:textId="77777777" w:rsidR="006378FF" w:rsidRPr="00C11059" w:rsidRDefault="006378FF" w:rsidP="006378FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6691D77D" w14:textId="77777777" w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidRDefault="006378FF" w:rsidP="006378FF">
+    <w:p w14:paraId="6691D77D" w14:textId="482CDFDF" w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidRDefault="006378FF" w:rsidP="006378FF">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772C6A">
+      <w:r w:rsidRPr="001F36F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="001F36F3" w:rsidRPr="001F36F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772C6A">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3AD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="001F36F3" w:rsidRPr="001F36F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00772C6A">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23CFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Autor:</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Inserir as contribuições, porém não incluir o nome dos autores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A168D8" w14:textId="77777777" w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidRDefault="006378FF" w:rsidP="006378FF">
+    <w:p w14:paraId="1D768325" w14:textId="48E307E6" w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidRDefault="006378FF" w:rsidP="006378FF">
       <w:pPr>
         <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Autor:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="001F36F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
       <w:r w:rsidRPr="00772C6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Autor:</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="253FD90D" w14:textId="48B2D679" w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidRDefault="006378FF" w:rsidP="006378FF">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:r w:rsidR="001F36F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidSect="0051748A">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10B06B12" w14:textId="77777777" w:rsidR="007D5BBB" w:rsidRDefault="007D5BBB">
+    <w:p w14:paraId="5FC00D96" w14:textId="77777777" w:rsidR="0035007B" w:rsidRDefault="0035007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="667AA590" w14:textId="77777777" w:rsidR="007D5BBB" w:rsidRDefault="007D5BBB">
+    <w:p w14:paraId="614E5617" w14:textId="77777777" w:rsidR="0035007B" w:rsidRDefault="0035007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1603,51 +1714,51 @@
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6887"/>
       <w:gridCol w:w="1413"/>
       <w:gridCol w:w="772"/>
     </w:tblGrid>
     <w:tr w:rsidR="006F29EB" w:rsidRPr="00E7154A" w14:paraId="3A10CCC4" w14:textId="77777777" w:rsidTr="00FC330D">
       <w:trPr>
         <w:trHeight w:val="567"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6914" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="6CC5DB46" w14:textId="64E7A95D" w:rsidR="006F29EB" w:rsidRPr="00E12F65" w:rsidRDefault="007D5BBB" w:rsidP="00F5429E">
+        <w:p w14:paraId="6CC5DB46" w14:textId="64E7A95D" w:rsidR="006F29EB" w:rsidRPr="00E12F65" w:rsidRDefault="0035007B" w:rsidP="00F5429E">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r w:rsidR="006F29EB" w:rsidRPr="005F7DCA">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Arquivos</w:t>
             </w:r>
             <w:r w:rsidR="00870281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1975,51 +2086,51 @@
           <w:r w:rsidR="00BA0699">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="006F29EB" w:rsidRPr="005F7DCA">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1418" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w14:paraId="7D7A103A" w14:textId="3651FFB8" w:rsidR="006F29EB" w:rsidRPr="00686F3E" w:rsidRDefault="007D5BBB" w:rsidP="00FC330D">
+        <w:p w14:paraId="7D7A103A" w14:textId="3651FFB8" w:rsidR="006F29EB" w:rsidRPr="00686F3E" w:rsidRDefault="0035007B" w:rsidP="00FC330D">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:ind w:left="-104"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidR="006F29EB" w:rsidRPr="00686F3E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>ISSN</w:t>
             </w:r>
             <w:r w:rsidR="00870281">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
@@ -2106,381 +2217,192 @@
           <w:r w:rsidRPr="00042AB8">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="552222"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="318C5E42" w14:textId="77777777" w:rsidR="006F29EB" w:rsidRPr="00EF7444" w:rsidRDefault="006F29EB" w:rsidP="00F5429E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51EDE5C0" w14:textId="77777777" w:rsidR="007D5BBB" w:rsidRDefault="007D5BBB">
+    <w:p w14:paraId="1978B12C" w14:textId="77777777" w:rsidR="0035007B" w:rsidRDefault="0035007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A9E8107" w14:textId="77777777" w:rsidR="007D5BBB" w:rsidRDefault="007D5BBB">
+    <w:p w14:paraId="7839DDF6" w14:textId="77777777" w:rsidR="0035007B" w:rsidRDefault="0035007B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6DB18D9B" w14:textId="5DEB018B" w:rsidR="00130E5A" w:rsidRPr="00772C6A" w:rsidRDefault="00130E5A" w:rsidP="00130E5A">
+    <w:p w14:paraId="7F29E14E" w14:textId="77777777" w:rsidR="001F36F3" w:rsidRPr="00404443" w:rsidRDefault="001F36F3" w:rsidP="001F36F3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00130E5A">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404443">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00870281">
-[...66 lines deleted...]
-        <w:t xml:space="preserve">Inserir </w:t>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduação mais alta; Instituição; E-mail; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3DBC08EF" w14:textId="6F8AFD6D" w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidRDefault="00130E5A" w:rsidP="006378FF">
+    <w:p w14:paraId="04B56334" w14:textId="77777777" w:rsidR="001F36F3" w:rsidRPr="00404443" w:rsidRDefault="001F36F3" w:rsidP="001F36F3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00772C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404443">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00870281" w:rsidRPr="00772C6A">
-[...42 lines deleted...]
-        <w:t>E-mail: inserir ORCID: Inserir</w:t>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduação mais alta; Instituição; E-mail; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0E78B2F2" w14:textId="09A2BBC4" w:rsidR="006378FF" w:rsidRPr="00772C6A" w:rsidRDefault="00130E5A" w:rsidP="006378FF">
+    <w:p w14:paraId="3DAB6ABA" w14:textId="77777777" w:rsidR="001F36F3" w:rsidRPr="003A4E08" w:rsidRDefault="001F36F3" w:rsidP="001F36F3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00772C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404443">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00870281" w:rsidRPr="00772C6A">
-[...144 lines deleted...]
-        <w:t>E-mail: inserir ORCID: Inserir</w:t>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduação mais alta; Instituição; E-mail; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Orcid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00404443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="1258A1FB" w14:textId="093E3008" w:rsidR="006F29EB" w:rsidRDefault="00F5429E" w:rsidP="009E0493">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31C55B07" wp14:editId="153F95D5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-1166495</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
@@ -7093,51 +7015,51 @@
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030574D"/>
@@ -7179,84 +7101,86 @@
     <w:rsid w:val="00117060"/>
     <w:rsid w:val="00121D28"/>
     <w:rsid w:val="00122C7E"/>
     <w:rsid w:val="00125DD7"/>
     <w:rsid w:val="00130E5A"/>
     <w:rsid w:val="0014610C"/>
     <w:rsid w:val="00155631"/>
     <w:rsid w:val="0016298B"/>
     <w:rsid w:val="001669CF"/>
     <w:rsid w:val="00170100"/>
     <w:rsid w:val="00174D7D"/>
     <w:rsid w:val="00175357"/>
     <w:rsid w:val="001769AA"/>
     <w:rsid w:val="00185B0D"/>
     <w:rsid w:val="001863F3"/>
     <w:rsid w:val="001A0B8C"/>
     <w:rsid w:val="001A586F"/>
     <w:rsid w:val="001B47E7"/>
     <w:rsid w:val="001C4030"/>
     <w:rsid w:val="001D0B39"/>
     <w:rsid w:val="001D1DB8"/>
     <w:rsid w:val="001D61F3"/>
     <w:rsid w:val="001E480F"/>
     <w:rsid w:val="001E4ABE"/>
     <w:rsid w:val="001E7E67"/>
+    <w:rsid w:val="001F36F3"/>
     <w:rsid w:val="001F57B5"/>
     <w:rsid w:val="0020126B"/>
     <w:rsid w:val="00206F75"/>
     <w:rsid w:val="002119A4"/>
     <w:rsid w:val="0022163A"/>
     <w:rsid w:val="0022472B"/>
     <w:rsid w:val="002330DB"/>
     <w:rsid w:val="00250C8F"/>
     <w:rsid w:val="00262BE2"/>
     <w:rsid w:val="00270AFE"/>
     <w:rsid w:val="00270CA4"/>
     <w:rsid w:val="00271295"/>
     <w:rsid w:val="00271F2D"/>
     <w:rsid w:val="00277CCF"/>
     <w:rsid w:val="00277D97"/>
     <w:rsid w:val="00283652"/>
     <w:rsid w:val="002973E0"/>
     <w:rsid w:val="002A5BB2"/>
     <w:rsid w:val="002A6D17"/>
     <w:rsid w:val="002B385C"/>
     <w:rsid w:val="002D2407"/>
     <w:rsid w:val="002E3B7A"/>
     <w:rsid w:val="002E6640"/>
     <w:rsid w:val="002E6D98"/>
     <w:rsid w:val="002E76E9"/>
     <w:rsid w:val="002F03BD"/>
     <w:rsid w:val="0030574D"/>
     <w:rsid w:val="0031060A"/>
     <w:rsid w:val="00323515"/>
     <w:rsid w:val="00325F9F"/>
     <w:rsid w:val="00332DF7"/>
     <w:rsid w:val="003365E1"/>
     <w:rsid w:val="00341607"/>
     <w:rsid w:val="003475B0"/>
+    <w:rsid w:val="0035007B"/>
     <w:rsid w:val="003524F5"/>
     <w:rsid w:val="00354A36"/>
     <w:rsid w:val="003561E0"/>
     <w:rsid w:val="00360531"/>
     <w:rsid w:val="003742DE"/>
     <w:rsid w:val="00375353"/>
     <w:rsid w:val="00384105"/>
     <w:rsid w:val="00386F8E"/>
     <w:rsid w:val="00396BCE"/>
     <w:rsid w:val="003C6B73"/>
     <w:rsid w:val="003F1481"/>
     <w:rsid w:val="003F6ADB"/>
     <w:rsid w:val="00415104"/>
     <w:rsid w:val="00420596"/>
     <w:rsid w:val="00426CC6"/>
     <w:rsid w:val="00430B54"/>
     <w:rsid w:val="00442726"/>
     <w:rsid w:val="004604B2"/>
     <w:rsid w:val="004634CF"/>
     <w:rsid w:val="00464799"/>
     <w:rsid w:val="00464D62"/>
     <w:rsid w:val="0047598F"/>
     <w:rsid w:val="00491E1C"/>
     <w:rsid w:val="004A251D"/>
     <w:rsid w:val="004B0EFD"/>
@@ -7288,50 +7212,51 @@
     <w:rsid w:val="005C3727"/>
     <w:rsid w:val="005C37F8"/>
     <w:rsid w:val="005C76FE"/>
     <w:rsid w:val="005D183A"/>
     <w:rsid w:val="005D22D6"/>
     <w:rsid w:val="005D462E"/>
     <w:rsid w:val="005F7DCA"/>
     <w:rsid w:val="00605C58"/>
     <w:rsid w:val="00605CDD"/>
     <w:rsid w:val="00613AAD"/>
     <w:rsid w:val="006367E4"/>
     <w:rsid w:val="006378FF"/>
     <w:rsid w:val="006454D5"/>
     <w:rsid w:val="0064737F"/>
     <w:rsid w:val="00647AD0"/>
     <w:rsid w:val="00657DC6"/>
     <w:rsid w:val="00661389"/>
     <w:rsid w:val="00677D45"/>
     <w:rsid w:val="00686F3E"/>
     <w:rsid w:val="00691933"/>
     <w:rsid w:val="00695FF7"/>
     <w:rsid w:val="00697E0C"/>
     <w:rsid w:val="006A3E7A"/>
     <w:rsid w:val="006A7A73"/>
     <w:rsid w:val="006B36BB"/>
+    <w:rsid w:val="006B3AD5"/>
     <w:rsid w:val="006B47DF"/>
     <w:rsid w:val="006B4CE9"/>
     <w:rsid w:val="006C0B14"/>
     <w:rsid w:val="006C60CE"/>
     <w:rsid w:val="006D0F26"/>
     <w:rsid w:val="006E07C8"/>
     <w:rsid w:val="006E0FB9"/>
     <w:rsid w:val="006E5F71"/>
     <w:rsid w:val="006E6FE6"/>
     <w:rsid w:val="006F29EB"/>
     <w:rsid w:val="006F6EE0"/>
     <w:rsid w:val="00705009"/>
     <w:rsid w:val="007250FA"/>
     <w:rsid w:val="00743741"/>
     <w:rsid w:val="00745BA0"/>
     <w:rsid w:val="00750D9D"/>
     <w:rsid w:val="00751FD4"/>
     <w:rsid w:val="0076796F"/>
     <w:rsid w:val="00772C6A"/>
     <w:rsid w:val="00772F16"/>
     <w:rsid w:val="007773A2"/>
     <w:rsid w:val="00782106"/>
     <w:rsid w:val="00783254"/>
     <w:rsid w:val="0078425E"/>
     <w:rsid w:val="00785C78"/>
@@ -7478,50 +7403,51 @@
     <w:rsid w:val="00D46555"/>
     <w:rsid w:val="00D625C6"/>
     <w:rsid w:val="00D67492"/>
     <w:rsid w:val="00D75FA4"/>
     <w:rsid w:val="00D76B1E"/>
     <w:rsid w:val="00D90E57"/>
     <w:rsid w:val="00D91B91"/>
     <w:rsid w:val="00DA634A"/>
     <w:rsid w:val="00DA76A3"/>
     <w:rsid w:val="00DC1F68"/>
     <w:rsid w:val="00DD3A3D"/>
     <w:rsid w:val="00DD3CE9"/>
     <w:rsid w:val="00DD40B3"/>
     <w:rsid w:val="00DD64A1"/>
     <w:rsid w:val="00DD6CC6"/>
     <w:rsid w:val="00DE627F"/>
     <w:rsid w:val="00DF45E4"/>
     <w:rsid w:val="00DF4CA2"/>
     <w:rsid w:val="00E01D64"/>
     <w:rsid w:val="00E02411"/>
     <w:rsid w:val="00E0345A"/>
     <w:rsid w:val="00E122EE"/>
     <w:rsid w:val="00E123C1"/>
     <w:rsid w:val="00E12F65"/>
     <w:rsid w:val="00E2018A"/>
+    <w:rsid w:val="00E23CFA"/>
     <w:rsid w:val="00E322A0"/>
     <w:rsid w:val="00E34AAE"/>
     <w:rsid w:val="00E74E1B"/>
     <w:rsid w:val="00E75076"/>
     <w:rsid w:val="00E90BB1"/>
     <w:rsid w:val="00EA1CBE"/>
     <w:rsid w:val="00EA2FE6"/>
     <w:rsid w:val="00EB1165"/>
     <w:rsid w:val="00EB29A0"/>
     <w:rsid w:val="00EB5ABA"/>
     <w:rsid w:val="00ED3DF5"/>
     <w:rsid w:val="00ED5B25"/>
     <w:rsid w:val="00EE1091"/>
     <w:rsid w:val="00EF21FB"/>
     <w:rsid w:val="00EF46B1"/>
     <w:rsid w:val="00EF7444"/>
     <w:rsid w:val="00F02279"/>
     <w:rsid w:val="00F115DC"/>
     <w:rsid w:val="00F211F2"/>
     <w:rsid w:val="00F2531D"/>
     <w:rsid w:val="00F3559E"/>
     <w:rsid w:val="00F35E6D"/>
     <w:rsid w:val="00F361AF"/>
     <w:rsid w:val="00F46A56"/>
     <w:rsid w:val="00F50643"/>
@@ -7594,51 +7520,51 @@
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8176,68 +8102,72 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Lohit Devanagari"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderandFooter">
     <w:name w:val="Header and Footer"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FrameContents">
     <w:name w:val="Frame Contents"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
+    <w:aliases w:val="Char"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00871233"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
+    <w:aliases w:val="Char Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
+    <w:qFormat/>
     <w:rsid w:val="00871233"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00871233"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00871233"/>
     <w:pPr>
       <w:ind w:left="720"/>
@@ -9838,87 +9768,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCFA3177-721A-455A-940E-9EDF0FA8A469}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3B889BF-9542-44E5-9E3B-619D651DAC95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>91</Words>
-  <Characters>492</Characters>
+  <Words>132</Words>
+  <Characters>719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>582</CharactersWithSpaces>
+  <CharactersWithSpaces>850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lab 01</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>