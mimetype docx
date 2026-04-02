--- v0 (2025-12-05)
+++ v1 (2026-04-02)
@@ -1,29 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -219,141 +220,164 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>xxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5752FE16" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
+    <w:p w14:paraId="5752FE16" w14:textId="74EABC40" w:rsidR="00F607B3" w:rsidRPr="008143CD" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008143CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DOI: 10.25110/</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">DOI: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="008143CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>10.25110/arqvet.vXXiX.202</w:t>
+        </w:r>
+        <w:r w:rsidR="008143CD" w:rsidRPr="008143CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="008143CD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>-00000</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25EA871B" w14:textId="4A867FB5" w:rsidR="00F607B3" w:rsidRDefault="008C2C99" w:rsidP="00F607B3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>arqvet.vXXiX</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AE1DF58" wp14:editId="3641EB17">
-[...3 lines deleted...]
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24DE0E6F" wp14:editId="75DC7D55">
+            <wp:extent cx="838200" cy="295275"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="93210720" name="Gráfico 3">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId9"/>
             </wp:docPr>
-            <wp:cNvGraphicFramePr>
-[...1 lines deleted...]
-            </wp:cNvGraphicFramePr>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="Imagem 2">
-                      <a:hlinkClick r:id="rId8"/>
+                    <pic:cNvPr id="93210720" name="Gráfico 3">
+                      <a:hlinkClick r:id="rId9"/>
                     </pic:cNvPr>
-                    <pic:cNvPicPr>
-[...1 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="720090" cy="252095"/>
+                      <a:ext cx="838200" cy="295275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="314DECFA" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15890851" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -921,81 +945,82 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Autor 3:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA6FF23" w14:textId="2010BD38" w:rsidR="006C60CE" w:rsidRPr="00F607B3" w:rsidRDefault="00B71D7C" w:rsidP="00F607B3">
       <w:r w:rsidRPr="00F607B3">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006C60CE" w:rsidRPr="00F607B3" w:rsidSect="00CD7738">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2316E47E" w14:textId="77777777" w:rsidR="00436EDE" w:rsidRDefault="00436EDE">
+    <w:p w14:paraId="22AAA33A" w14:textId="77777777" w:rsidR="00642468" w:rsidRDefault="00642468">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39E87526" w14:textId="77777777" w:rsidR="00436EDE" w:rsidRDefault="00436EDE">
+    <w:p w14:paraId="6E29FA5D" w14:textId="77777777" w:rsidR="00642468" w:rsidRDefault="00642468">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1080,62 +1105,62 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10206" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7750"/>
       <w:gridCol w:w="1588"/>
       <w:gridCol w:w="868"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F607B3" w:rsidRPr="00E908BE" w14:paraId="4F21CBED" w14:textId="77777777" w:rsidTr="003D0232">
+    <w:tr w:rsidR="00F607B3" w:rsidRPr="00E908BE" w14:paraId="4F21CBED" w14:textId="77777777" w:rsidTr="008143CD">
       <w:trPr>
         <w:trHeight w:val="567"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7750" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:vAlign w:val="center"/>
+          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="184F9724" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRPr="00E908BE" w:rsidRDefault="00E908BE" w:rsidP="00F607B3">
+        <w:p w14:paraId="184F9724" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRPr="00E908BE" w:rsidRDefault="00642468" w:rsidP="008143CD">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r w:rsidR="00F607B3" w:rsidRPr="00E908BE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>Arquivos de Ciências Veterinárias e Zoologia da UNIPAR</w:t>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="00F607B3" w:rsidRPr="00E908BE">
@@ -1181,85 +1206,85 @@
           <w:r w:rsidR="00F607B3" w:rsidRPr="00E908BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>, 2025</w:t>
           </w:r>
           <w:r w:rsidR="00F607B3" w:rsidRPr="00E908BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1588" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:vAlign w:val="center"/>
+          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4065EF0F" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRPr="00E908BE" w:rsidRDefault="00E908BE" w:rsidP="00F607B3">
+        <w:p w14:paraId="4065EF0F" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRPr="00E908BE" w:rsidRDefault="00642468" w:rsidP="008143CD">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:ind w:left="-104"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2">
             <w:r w:rsidR="00F607B3" w:rsidRPr="00E908BE">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>ISSN 1982-1131</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="868" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:vAlign w:val="center"/>
+          <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2190E805" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRPr="00E908BE" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
+        <w:p w14:paraId="2190E805" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRPr="00E908BE" w:rsidRDefault="00F607B3" w:rsidP="008143CD">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="778822"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00E908BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="778822"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00E908BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="778822"/>
@@ -1287,61 +1312,61 @@
           </w:r>
           <w:r w:rsidRPr="00E908BE">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:color w:val="778822"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="15834B99" w14:textId="77777777" w:rsidR="00EF7444" w:rsidRPr="00E908BE" w:rsidRDefault="00EF7444" w:rsidP="00F607B3">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E376DE9" w14:textId="77777777" w:rsidR="00436EDE" w:rsidRDefault="00436EDE">
+    <w:p w14:paraId="621D583A" w14:textId="77777777" w:rsidR="00642468" w:rsidRDefault="00642468">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6EBC7FAF" w14:textId="77777777" w:rsidR="00436EDE" w:rsidRDefault="00436EDE">
+    <w:p w14:paraId="02389706" w14:textId="77777777" w:rsidR="00642468" w:rsidRDefault="00642468">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="19E4AD12" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Caracteresdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1373,226 +1398,230 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="75F13865" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Caracteresdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1101F314" w14:textId="77777777" w:rsidR="00F607B3" w:rsidRDefault="00F607B3" w:rsidP="00F607B3">
+  <w:p w14:paraId="241ACA36" w14:textId="77777777" w:rsidR="008143CD" w:rsidRDefault="008143CD" w:rsidP="008143CD">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+        <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="12065" distL="0" distR="27940" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="12D7135F" wp14:editId="600ED377">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32CC45AC" wp14:editId="619998F8">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="page">
-                <wp:posOffset>-81915</wp:posOffset>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-1166495</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="page">
-                <wp:posOffset>548005</wp:posOffset>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-208915</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7344410" cy="9684385"/>
-              <wp:effectExtent l="12700" t="13335" r="13335" b="12700"/>
+              <wp:extent cx="7380000" cy="10188000"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="22860"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="Retângulo 40"/>
+              <wp:docPr id="1528190131" name="Agrupar 3"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7344360" cy="9684360"/>
+                        <a:ext cx="7380000" cy="10188000"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="7343140" cy="10183977"/>
                       </a:xfrm>
-                      <a:custGeom>
-[...56 lines deleted...]
-                  </wps:wsp>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="1425100730" name="Retângulo 40"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="277977"/>
+                          <a:ext cx="7343140" cy="9906000"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="7364730" h="9550150">
+                              <a:moveTo>
+                                <a:pt x="7364730" y="514472"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="7364730" y="9550150"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9550150"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9550150"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="7650"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5113296" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="778822"/>
+                          </a:solidFill>
+                          <a:round/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="50000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1503554757" name="Gráfico 2">
+                          <a:hlinkClick r:id="rId1"/>
+                        </pic:cNvPr>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                              <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="5852160" y="0"/>
+                          <a:ext cx="1486535" cy="525145"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="33BD83E0" id="Retângulo 40" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.45pt;margin-top:43.15pt;width:578.3pt;height:762.55pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:2.2pt;mso-wrap-distance-bottom:.95pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="7364730,9550150" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDi5xOSvQIAAJ0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVlu2zAQ/S/QOxD6LNBosRbHiB20DdKf&#10;og2S9AAMRUoCKFIgacu+Tq/Si3U4WmwnXYAi/qBIaubNezOj8dX1vpVkx41ttFoH8UUUEK6YLhtV&#10;rYPvj7fvlwGxjqqSSq34OjhwG1xv3r656rsVT3StZckNARBlV323DmrnulUYWlbzltoL3XEFL4U2&#10;LXVwNFVYGtoDeivDJIrysNem7Ixm3Fq4vRleBhvEF4Iz900Iyx2R6wC4OVwNrk9+DTdXdFUZ2tUN&#10;G2nQ/2DR0kZB0BnqhjpKtqZ5AdU2zGirhbtgug21EA3jqAHUxNEzNQ817ThqgeTYbk6TfT1Y9nV3&#10;Z0hTroNFQBRtoUT33P38oaqt1CTFBPWdXYHdQ3dnIF3+ZGHr1e6Faf0TdJA9JvUwJ5XvHWFwWSzS&#10;dJFD7hm8u8yXeACc8OjOttZ95hqh6O6LdUNVSthhTsuRmQPMD4bTL1y4gIhWQqnehSQiPUnjfFFA&#10;lNHzmcN9U9WnHmCdxsm//R51dxanJll6GXk1v4/zUTun2xMXb15AoDNHUF5N2mg9yWV7NW0NtK1v&#10;2HO90LvTBfKCLp7Ooz7o6OlmZII0O+p8FJ9KvyW9L0qeFgsoSg01ybIoziJs31bv+KNGS+crOttB&#10;7bI4TYvEKwcBR0Op/uQwAQ8ek9307DAAUPBtMVJ4TcsiB01/A8zieJFc5kjg3BL0+USh0Dl5cHna&#10;p0rfNlICPl1J5VerZVP6OzyY6umTNGRHoYxFsVwmU+LOzIzeqnLiCOGO3xbu3EHyIcA9F/CRQkES&#10;LBOORz4HoIxx5eLhVU1LPsTNIviNKZg9UJRUAOiRBfCdsUcAP3pfYg8sR3vvynG6zs5D/8xhBgYT&#10;scF59sDIWrnZuW2UNsj0RLffPunygFMHUwMzEOmP89oP2dMzJvD4r7L5BQAA//8DAFBLAwQUAAYA&#10;CAAAACEAcsXfmOEAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXNCWfqmM&#10;0nRCkyoQNwaH7ZY1pq1onKrJtvLv8U7s9lp+9PpxuZ7tIE44+d6RgngZgUBqnOmpVfD1WS9WIHzQ&#10;ZPTgCBX8ood1dXtT6sK4M33gaRtawSXkC62gC2EspPRNh1b7pRuRePftJqsDj1MrzaTPXG4HmURR&#10;Lq3uiS90esRNh83P9mgVpP1myB7qrH4zr/t0/+52icx2St3fzS/PIALO4R+Giz6rQ8VOB3ck48Wg&#10;YBEnT4wqWOUpiAsQZ+kjiAOnnDPIqpTXT1R/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AOLnE5K9AgAAnQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAHLF35jhAAAADAEAAA8AAAAAAAAAAAAAAAAAFwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAAlBgAAAAA=&#10;" o:allowincell="f" path="m7364730,514472r,9035678l,9550150r,l,7650,5113296,e" filled="f" strokecolor="#782" strokeweight="2pt">
-[...2 lines deleted...]
-            </v:shape>
+            <v:group w14:anchorId="1A525A5F" id="Agrupar 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-91.85pt;margin-top:-16.45pt;width:581.1pt;height:802.2pt;z-index:251659264;mso-width-relative:margin;mso-height-relative:margin" coordsize="73431,101839" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQChoofa4QMAAMIJAAAOAAAAZHJzL2Uyb0RvYy54bWy0Vv9u2zYQ/n/A3oHQ&#10;/40l2bJsIXZRJGswoNiCtnsAmqIkIhRJkPSPPM72Kn2xHo+S7CRNN3RbgMikeHf87rvjR12/PfWS&#10;HLh1QqtNkl2lCeGK6VqodpP88fn9m1VCnKeqplIrvkkeuUvebn/+6fpoKp7rTsuaWwJBlKuOZpN0&#10;3ptqNnOs4z11V9pwBYuNtj31MLXtrLb0CNF7OcvTdDk7alsbqxl3Dt7exsVki/GbhjP/e9M47onc&#10;JIDN49Picxees+01rVpLTSfYAIP+AIqeCgWbTqFuqadkb8WLUL1gVjvd+Cum+5luGsE45gDZZOmz&#10;bO6s3hvMpa2OrZloAmqf8fTDYdlvh3tLRA21K/JVtk6zeZYQRXuo1bvW7g21ZB5YOpq2AuM7az6Z&#10;ezu8aOMsJH5qbB9+ISVyQn4fJ375yRMGL8v5KoW/hDBYy9JsFaaxBKyDOr1wZN0vk+tini0uXOfr&#10;sgyus3HrWUA4AToa6Cd3psz9O8o+ddRwrIQLLIyULfIiS9NyDrgiZR+5//KXavdSEwCLLKHDxJmr&#10;HND3KmF5WQ550erM2kXq63W6HEibMqcV2zt/xzUWgB4+OA87Qy/W44h244id1Di0cDjCsZB4LHxC&#10;4FjYhMCx2MWaGOqDXwgVhuQYKrhcYLrdJlkXRZoVKbZ9rw/8s0ZLH6o42UGhi2yxKPOhVmdDqV5z&#10;GAPH6o5246/BDYBxCP1/WJZLyOl7WxdZNs/XSwTw1BIqEojCppzIg5eX5VH6vZAS6yNVIMxpKerw&#10;Die23d1ISw4UClOWq1U+EvfEDHRB1SNG2C50e+wrHPlHyUM0qT7yBg43FCTHMqGs8mkDyhhXPotL&#10;Ha153LfAQxrDTx6YFAYMkRvAO8UeAgTJfhk7hhnsgytHVZ6cY/9M20QEI7DoPHngzlr5ybkXSlss&#10;1kXeYbjT9SOqFFIDQrC9NoJV8D+IKIxeKMLfXzbg5feWJ0OQ/h/F6Kl92Js3oPfQE2InpPCPeHcB&#10;7wGUOtwLFjQhTC7EpUjnRbEoi3IUlzv75U+4LzSJxeykUA83UrCHAQ6c32fXwjcyilfOrWb7Hmof&#10;71DLJSDTynXCONCBKtwH9tc6Q2onWGeEES90u2AfNHtwROmbjqqWv3MGVAXE/YlnNJ+FQE+S3Ulh&#10;xs4P4/88D97veEwlUgaSGtUPDmXYMDSU85Z7Bod27GoW1BMMpgUEfsYa0nhFxItVkWfLqE3DxTaq&#10;eLZYLYt5Ee++Au6NRTGozHhzGhtFnIQB8A9E4skcBT2oy2AC+M4ocAhT1AH8UED4w0dN+BK5nKPV&#10;+dNr+xUAAP//AwBQSwMEFAAGAAgAAAAhAI+aV4XnAAAAwwEAABkAAABkcnMvX3JlbHMvZTJvRG9j&#10;LnhtbC5yZWxzrJBBSwMxEIXvgv8hzN1ktwcRabaXKvTQi9QfMCazu6GbSUjSbvvvjahooeDF48xj&#10;vvfeLFcnP4kjpewCa2hlA4LYBOt40PC6e757AJELssUpMGk4U4ZVd3uzfKEJSz3Ko4tZVApnDWMp&#10;8VGpbEbymGWIxFXpQ/JY6pgGFdHscSC1aJp7lX4zoLtgio3VkDZ2AWJ3jtX5b3boe2doHczBE5cr&#10;Fsr56l2BmAYqGjxZh5/LVkYeQF3P0P5nhrG2SZPj/U+Or2rzPMsDu4hJvqVvdRtsLf90KpQYp4+E&#10;6uL13TsAAAD//wMAUEsDBBQABgAIAAAAIQDmoUYr4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BasMwDIbvg72D0WC31nFDljSLU0rZdiqDtYOxmxurSWhsh9hN0refdtpuEvr49f3FZjYdG3Hw&#10;rbMSxDIChrZyurW1hM/j6yID5oOyWnXOooQbetiU93eFyrWb7AeOh1AzCrE+VxKaEPqcc181aJRf&#10;uh4t3c5uMCrQOtRcD2qicNPxVRQ9caNaSx8a1eOuwepyuBoJb5OatrF4GfeX8+72fUzev/YCpXx8&#10;mLfPwALO4Q+GX31Sh5KcTu5qtWedhIXI4pRYmuLVGhgh6zRLgJ2ITVKRAC8L/r9F+QMAAP//AwBQ&#10;SwMECgAAAAAAAAAhAMouLZXJLAAAySwAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAJYAAAA1AgGAAAAQItdVgAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAA&#10;CXBIWXMAAB2HAAAdhwGP5fFlAAAsXklEQVR4Xu2dQagky5rXD9hV982bB/d21e25757Th76ggijo&#10;XcxuFO/CxQyjQwu6UcF+gqIbaZjBWTjC3bqYaURU0EULLmbl9GIEcdWLEUTe4ixUBpTH6ap+b55P&#10;hEZnMQvFK19lxqnILyIyIyIjKzKrfj/4Q/epzMjMiMjv+1dEZNbV/erJl/vV9tVutXkbqTe71ebF&#10;1QD3f2j71WTlrrevPfuH9Ga/3j7X5SwdqSvPtaJ8ST953fStx1+LpK/df/TxF7ruAQAABmkTyzep&#10;GjJD+9X2Xu8To76Edn/18SdTlLs0xDDq60PT6nCfrLavxHTp9gAAAHDQiSRBr3VZhsOomLt9lGTk&#10;QJdnaEevnH1iNGQIl4Qken196LSKHXEFAIALRSeOBGGwKoHBmplkZGv15EvdTgAAcME4ySJeGKxK&#10;YLDmqs3dOfUzAAAYgZskooXBqgQGa+7a3J3jgxUAAJCAmxyihcGqBAZrGZJ1Wuf0cAUAACSgk0KC&#10;MFiVwGAtS+fU9wAAIBKdDBKEwaoEBmuJ2tzJa0Z0WwIAwJniJoJoYbAqgcFarD7wtCEAwIXgSQKx&#10;wmBVAoO1aGGyAAAuAU8CiBUGqxIYrOWLN8IDAJw5OvAnCINVCQzWeeic+iQAACh00E8QBqsSGKzz&#10;0W69eanbFwAAzgAd8BOEwarEOIMlL8FEHWX+gHgp9fV5AABYKDrYJwiDVYkxBotXBfQjLwZt+9lz&#10;6YuNCXPrsbTOqX8CAAAGa5FgsE6L1JlM5e1Wm7e6PkuKhe8AAGeEDvIJwmBVAoNVj7Zvv9b1Wkgf&#10;+GkdAIAzwRPkY4XBqgQGqz6TGa3V9l4fCwAAFogT4OOFwaoEBms+HPp64UXyPFkIAHAG6OCeIAxW&#10;JTBY86P0aBZvewcAWDg6sCcIg1UJDNY8kT6m6ztXsqBelw8AAAtCB/YEYbAqMZXBkgXWh7Jlygvl&#10;ab39oOs8V+fUZwEALg4d1BOEwarEVAaree+Tuw+qJBa8AwAsFyeoxwuDVYnpDNa073lCWXqu2wkA&#10;ABaAJ6DHCoNVCQzWJWlzp9sJAAAWgBvQo4XBqgQG67LEE4UAAAtEB/MEYbAqgcG6OAXvNQAAmCme&#10;YB6rYNDHYE0LBuvyxE/oAAAsDB3IE4TBqgQG6/LUd18AAMAM0YE8QRisSmCwLlIfdHsBAMCM8QTy&#10;WGGwKoHBukz1tR0AAMwMHcQThMGqBAbrMnVOfRgA4OzRQTxBGKxKYLAuVsF7DgAAZoYniMcqGOwx&#10;WNOCwbpYsQ4LAGApeIJ4rDBYlcBgXa54XQMAwELQATxBGKxKzNFg7VabNyhO8iPOuv5itVtvXup2&#10;AwCAGaIDeIIwWJWYocFi6ioB+QFnTx1Gqe/+AACAGaEDeIIwWJXAYC0baQNPHUZJRsB0eQAAMEN0&#10;AE8QBqsSGKzlI3XmqcdBYbAAABaCDuAJwmBVAoO1fLLrerW912UBAMAMcQJ4vDBYlcBgLR/qGgDg&#10;zPEE8FhhsCqBwVo+cv946jFKuiwAAJghOngnCINVCQzW8hnThrosAACYITp4JwiDVYkxybmGwZKX&#10;Y7ZlZy3sRl3p+gUAgBmig3eCMFiVWJrBkjb17IPy1FvXAAAwEzwBPFYYrEoszWDt15s7zz4oT05d&#10;v/+pzdNvrq4e6b8DAEBFPAE8VhisSmCwLlie1zTIvXhO/RsA4CxwAni8MFiVwGBdsjZ3bv3KE4mb&#10;7+u/AwBARdwAHi0MViUwWBct577brTf/ZLfe/r/79eNf0J8BAEAlPAE8Vk6gN2CwpgWDdcFabV85&#10;9bva/iP5bLfa/mP9GQAAVMIJ4PHCYFUCg3XReu7Wb/PS0t168/v3V8++pT8HAIAKeAJ4rDBYlcBg&#10;Xa7knWK6fner7W+Zz3+43vxl/TkAAFRAB/AEYbAqgcG6WH3wtd9+vf33D9t4phABAKACniAeKwxW&#10;JTBYl6ndavNG162wW23+68M26+1/fMs7sQAA6qODeIIwWJXAYF2mfPfG733rk2e79eZ/d7Z79Omf&#10;0dsBAMCJ0UE8QRisSmCwLlO+9Vfv15/+ot5u92j7d/R2AABwYnRwThAGqxIYrEuU+4JR4f16+6vO&#10;tqvtb+jtAADgxDjBOV4YrEpckMH6cLjW89C95/riFVi8vl9v/pXedrfa/LbeDgAATowOzgnCYFXi&#10;kLA91xijRRksz+/uLRGZ2juYRX19CZJ7SpcreOt2tfldvR0AAJwYJzjHC4NVCQzWshhRrweFnh78&#10;0dV3PtXbGvW1MwAAnAAdmBOEwaoEBms57Nabl851pct5e7vwbv3pn/ds2+ijJ39Ebw8AACfECczx&#10;wmBVAoO1DNr7YNTUYGhxuyC/Pehu3+rRp39Wbw8AACfECczxwmBVAoM1f8qYq/D98P6nNk9lrZXe&#10;3uiH6+1f0PsAAMAJ0YE5QRisSmCw5k0pcyXXH2qv/WrzPWd7S+9X27+m9wEAgBOiA3OCMFiVwGDN&#10;l0PfH/tKhlZ9fXa/2vy23j52XwAAOAE6MCcIg1UJDNY8afvn+JGrnicHhferT/7kfrX5id7H1rvV&#10;p39T7wcAACdEB+YEYbAqgcGaH+3TgkXMlZQTeu+VsF9vf9mzj9LmL+r9AADghLiBOVoYrEpgsOaD&#10;1OeY9vCp7x4QYupz9+jxn+7u43/VAwAATIQOzAnCYFViTELHYJXj0B8Lrbc6anPX30af/i13H1fv&#10;1ps/3t1v8+ac7gEAgNmjA3OCMFiVwGDV5TBqtd6+ds53vD7Iz+ro4xnuv/3ku7Ft9IOf/pnP7H2b&#10;/cLv1AIAgMLowJwgDFYlMFh1OPymYFP3pdZa2ZIye6fx3se/Ff7D26urR/a+pm37DBwAABTEE5xj&#10;hcGqBAbrtExsrA6SRfL6uDb3V8++tV9tfqz388pTb1YbBO9bAAAoiBOc4xUM1BisacFgTY/UU9Pf&#10;Duc+mbE6aLV9pY+v2a03f9/ZL6DdevOben9rrVhvW52Cm5ubr25uPv/66dPrV0OS7UTPnj0L9ttS&#10;XF9ff3l7e/PSHDNGOecl+zx9+vlzOVZznTevuzLXffOV3ndK5LyO7aLPyVVz/Z9Fj4g25d98lVLH&#10;Uk+6nCHs48ReS67Med7eXr+QY6bUx5TY1397e/MmJHMdcv66jFNRq63kftfnUhwdnBOEwaoEBmsa&#10;HkzVxKNVHa22r/raRJC1Vynn8269/RVdhlqMn5y0StGYi+sPt7c336RIgq8uqzRPn97c6+MOKfW8&#10;WuOYcv13J0kEV1dXkuQ8x++VXIsuJ0RrKp0yhpRy/a1JFvPglHMqSZ007ZxuDsci91fu9ct5p9T1&#10;WMacayk1bdUYzJwvS4Po4JwgDFYlMFhlMIZK+txJRqq0IkaufnL15Dv79fZfOvv26aPHP6/LUQYr&#10;eO9OjQQyHeQiFXzxagnaxKyPGaPo88o1GJIETjEy0iQa9/hDih1py0+m8aMrt7fXb93960rM1iTJ&#10;20N+HT+c60n6mpDb36ZU01YFr98JzvEKBmkM1rRgsPJof8bm1eE6i79eIU19/dzm/Xr7q3rfXq02&#10;//0n337yXV2OMo+97TUll2ywxiX/67e6vNLkJry5GKwRbXgSpY52ppJr4LWmPk9BTEziSO5JVcwU&#10;OwE6XhisSmCw8sg+j7L6ENsXd+vtL+1X272njLBW23+ny2lfK9HZrtbThJdtsJx9U9X7IMRYlm6w&#10;RvStk0mmoaeahsuvX32O8dO+ubTrrpxjz0lSD7F9O4gOvAnCYFUCg5XHmP5TRM2oWdS6jPfrT/+o&#10;mCWnjAG9X23+oS7Ld91DTy1OxYgkGG1kcpjaYMk3ds++SZp6+mb5Bit9DVlFFb3/ctc2hhVX57ks&#10;qa1kYbw+/2h04E0QBqsSGKx8xvShMZK67at7zfv19l/oMmK0+2jz53RZ7e8kqvMJ32dTcqkGa0T5&#10;StNNFS7dYLVPzHn2n6viriuGCQxLVL/OpXmazznmbCX3hr6GKHTgTVDwgBisacFgjWNMP8rQh9TR&#10;Ip8hitJq87u6LEF+JkdvK3/T252CSzVYJadEpno6DYN1epVqy/y6DavIGqQASzNYjeL6YQcdeBOE&#10;waoEBms8Y/pSrA6jVolrnd6vN393v97+L11WjN6tt39PlycEFvT3ttlUYLDGa6qpQgxWHY1dk9W+&#10;7sApd7zi6j2HZRqs+L7+gCfwxgqDVQkMVhnG9Kc+HYzV6kly0Nw92v7t/XrzP3R5UVpt3+1Wj/+E&#10;LtO3wN2ory9MBQarmKKOmwIGq47GLiqfYHrQqHgfMyzVYCW3lQ66CcJgVQKDVY4xfUor11gJ+9Xm&#10;e7vV9oe6zHht/qkuU5BF9e62jXLPdQwYrHIqNb1kwGDVVNw1+siv1341I6XTTBMu1WCJkha966Cb&#10;IAxWJTBYZRnTr9r3S70eY1berbZ/db/a/MBTdrTerz/9RV2u4Ft/ZSTXrbefGgxWOZVOgBisekoe&#10;GWkp//SgVlzdp7Jkg5U0Ra+DboIwWJXAYJUnsW/Ju6ykrp731WcMUsZuvfl9zzGiJeeiyxXa6cHg&#10;2+kxWEeWaLBaRR0/hss1WIcXwMq5RUq2v36b89NK/Yq7TpsJpweNivUvmxEG685tjyGVb6voUSwd&#10;dBOEwaoEBmsa2je9exeES91I35Q+2FeHsfzo6vNv79ebf7DLXNButFtv/2do9KpvevCwb4V7AoNV&#10;XqWmCi/YYEWV76NdYP6yUAKP6ks2+XUap9KjpIYRBivpiWxN+6PSo0f8okccddBNEAarEhisaTmM&#10;Kq02Lw5masTUX4jdR0/+sKyZcq43R6vtr+vyDX3Tg6Ia9wQGq7yig/0AGKxx5NafUWo7Tj89aFSm&#10;fmxqGSyhMcVjfraqUdQ0oQ66CcJgVQKDtVx+9Ojxzw0Zn3ht7t6vPvlT+hjC0PSgqMY9gcGaRtkv&#10;QrTINQgYrCO5dWgUW5dC3vRg1v0X1cdTqGmwDGPbKupcdNBNUPCGxmBNCwZrmchb1verzY+d68yU&#10;vNZBH8Mg95He3qMiU0spZAZ4UfEgb7N0gyVKSc4+chNO7HEvwWA1o0r504XRa3sy6tOMkKWO3kwx&#10;TTgHgyWMaauoLzWeoBurYOEYrGnBYC2L+28/+e5uvflN5/pGafP9b66uHuljCYfRK/9aso5Y5H7k&#10;HAyWJAt93BQwWGUYYR7iknb+9OChr+ad32zqqKjBGhGPRMP3vg66CQp2BAzWtGCwlsHu6uPH+/X2&#10;l/fr7X92rm2Edqvtf9l/9Pjn9fEM0tf1Pj5Nsb5siBEBbTiYjeAcDJZITIY+diwYrDJkmh+jqP6U&#10;Oz0o+2a++T3qvGKZi8ESRoxi3emyHHTQTRAGqxIYrPmzW29/qdxaq44+7Febv6GPZxNb36k/41MC&#10;DNb0yv3pFQxWOdrXCXiONaS4H/POqUt7UXaqqSg9TTgng5U6ZWoU9VCCDroJwmBVAoM1X3aPtj8r&#10;04G79fb/ONdTQO/Wm1/Tx7SJHb0S6X1PAQZreuVOFWKwypFblzGjIpkjZJ1y886vXD3NyWDl9hsM&#10;VqdcDJYIg1WeD1cff7Jbbf76brX9rd16+3+d6yimzT+T92fp4xtinhy0yhoM5FOAwTqZkhNRXtLF&#10;YPnIrUtthHzkTA/qqWN5d5reJkJRfT2GORms3HOJ+iLjBt5oYbAqgcGaBz+5evKd3Xrzcrfa/Dfn&#10;3ItrcyfH0+dgE/nkoFHw/p0SDNbplDpVmGsKMFguI651cIowp2z9MtqcdVhRIzaR5JqaKQxWbr+P&#10;McMYrAWCwarP/dWzb+3X299xznkSbb4vTyLqc7Bp743I0av++2xKMFin1HCytslNNBgsl9Q1TkZD&#10;TxHmTA+G1k/lnWOZupqTwcpdgxV1f+nAm6BgR8BgTQsGax6kGJoR+p2hkSsho+1O/g4sAYOVprwk&#10;2FF0QsJglSFndMhSb3uVnNrLrC9vWanMxWCNeW+Znnb14gm8scJgVQKDNQ8OC8oj3jeVq916889j&#10;nvSTaUq975Biyp0CDFaaWtOTvObmuL+MXkT8pAcGqxgjzIMzlafJqcPQy0tzzFqpacIRdVTUYI25&#10;t6L6jQ68CcJgVQKDNR8mM1mr7avfu/ruE308TerUYKM6C9yFnKDeKsrI5DJngyX75z/2L4qYysBg&#10;FUHMbOoUnq0+M5wzPThUZk55JeprDgYrtz6NotY4usE3WhisSmCw5sW79eYvlXstw+YP3q23v6KP&#10;4SP2je1afffY1GCw0mQMliRJ/VmKhkZGBAzWONqpwcxrPKi3L2XeO71fpjLbvPc8Y6htsNqpwZxr&#10;N+qt1wd08E0QBqsSGKz5UWIkS15M+n79+Bd02T6kHXNfZFprelDITBKi0UG9j7kbrKaM7KQUNVWY&#10;m3AwWE375q7lMQpN5Rly6m9onVDOlH2JacIRfXm0wWrvxREjwsNt9YAOvgnCYFUCgzVPsk3Warvf&#10;rze/9uOf/uxndJkhEl/JYKne9KCAwUqTfqpsZGLoPVcMVjwyAtK06fWL/ON21WeAc6ezhkYu8xfk&#10;p9eZzSkNllxjc383bZVTj1qxfR6DtUAwWPMlY7rwP9yvt39Ml9NHzqJ2o7776xRgsNKkDdaUU4UY&#10;rCOtoTkkY5/cMsZpaKQp575pRi3d1zNoMkfeovp9iJIG69RtlXTtOgAnCINVCQzWvIkayVpt/s1+&#10;tfneD64ef6z372OMuZJ2qjk9KOQkiuSglsFSDJaQbyT6ky4G68gIA5CsvjYxZNZdVN/MqTc5Z11O&#10;CiPq1zFY454ETJNcd9TidoMnCMfKufENGKxpwWDNn5DJ2q22/3q/2v4VeVGp3meI1lwlPjHYUfCe&#10;PRUYrDT5DJaQOepg5D1nDJZdVl5dZMoxDTa504Ox64Ty70m33mIpabDy2z1dsXX6gCcIx8p74wsY&#10;rGnBYC0Dmfrbrbb/drfe/idZkC79V28Ty8GwjTNX38h9qcs9NfnB3G8KSrE0g5Vb3rFcd6ow11Sc&#10;o8Ea0R+SJHU+NHqVe8/0remyyV+HFdf3fZQ0WGOnzRN0N9RWDjoIJ8h74wsYrGnBYF0WBUauDk8o&#10;6nJrkJssxgTzGEYk1KjzyjVEIYMl5BsK/xQPBqtLfnmxun4bk7Az6y3pYZachyd8fSiWkgZLGBFX&#10;YpVurgQdiBMUvPExWNOCwboM2vdcZbe1rTGjZyUZEQijjEwuSzRY7bt8sqcKddkYLJf836kbVFTC&#10;zp0e1G07RL7hCdddH/nH8xssIb9/DeoudjTQQQfiBAUbEIM1LWOSLgZrGYx5z5Wj1bb3CaVTgsFK&#10;01CizC3XyDZHGCyXXIPTr7iRKyH3fvFNAfeRO0041D9DTGGwxn7h8Cu+rbw4wThewYrFYE0LBuu8&#10;Odw/ngXyWVpt7/va/NTkJoxYI5PLUg2WkGuM2vIf7rHccs7ZYAm5bafVGLX+Y2ly6yxnxCXHSOZO&#10;E05hsIRS67Hauug9VhROQI5X8MbHYE0LBus8saYER623sjW3fo/BSlOMwRr7zd28gwmDFSa/7EYx&#10;i9k1I0bPktZfGXLbP6b+NFMZLGFEjHlQ6ghgEB2QExS88TFY04LBOj+aeyazngKay8J2m1yjEfuD&#10;xbks2WAJueUbyfXnJthLMFhC6nosMUdiJJLem2SRaxSSXyXQIvWgy4pRbB+1mdJgCfl9rZE9sjsK&#10;HZQTFKxUDNa0YLDOixJPCXpU/aWiPkYYmaxv5bGMOK9ZGCxhTFJpRsDSDITRpRisoZHCdgrwrTFV&#10;qSNWmvz6Oq1ypgmnNlhDbRWpqHu7F09gjlXwxsdgTQsG63wQEzSFudqvt2WGuAszYjHtpH3hHAxW&#10;oaSSrEsxWAbZXkaX5LpFJcyUZsT0YCWl1eHUBksosx4r7bocPME5VsEbH4M1LRis8+Gw7kpf90jJ&#10;iJg+zlzIN1jp35JTOAeDJeROK43RpRmsU1CjHccotZ+ewmAJJeoxd4r3gA7OCQpWKAZrWjBY58WY&#10;fu1oRq9kCKEDWKxKjxLYnIvBEvKNTJ4wWOXJr6s6Sv0CdCqDJYyty1Gj506AjlfwxsdgTQsG6/wY&#10;07ctve5r37mQO/Ux6pvkAOdksE49vYTBKsup26+c4uvxlAar0NR51H3u4AnSsQre+BisacFgnSdj&#10;+vdSzJUwItglB9dYzslgCSWmRmKFwSrLKduupFL66ikNllBtPZYnUMcqWJkYrGnBYJ0vmX18MeZK&#10;yH0dwJSvajg3gyXkG5o0YbDKkl9PdZUyTXhqgyWUMK7Jo+ieYB2r4I2PwZoWDNZ5k9TPV9tXfW06&#10;R0YE16w3VMdwjgYr94GCVGGwyrHc6UGjuLocEQOyDZaQ3wcbJa/HcgJ2vII3PgZrWjBY509EX/8w&#10;56cF+xj5TTLK0KRyjgZLGFnXUcJgleMU7TWlYvtrLYN18vVYnsAdq2BFYrCmBYN1GfT099m+5yqG&#10;sSMrxX7GwuJcDZaQ+wLRWGGwypFfR/NQ7DRhLYMlnHQ9lid4xyp442OwpgWDdTnoPi9tNMc3tKcy&#10;9ltkaZN1zgZrrKEdEgarDMufHjQars+aBksoMVIYtR7LSWrxCt74GKxpwWBdHtJ/5b7qa78lkZ8M&#10;j8r9zTUf52ywBElMuuxSwmCVITfpN7952LxVvqRyvwTF9NnaBkvI74+NotZjOUktXsFKxGBNCwYL&#10;lk6ZYfpGklglIehjpHDuBkuQ33PU5ZdQbN3nJ7Q4A7R0g5VfP3F9MJXc+oyZJpyDwTrJeiwnqcUr&#10;eONjsKYFgwXnwIiE0qPrt2JKGtP1+ddtIJfRm4Pk743kVRGHtUl3I6dl+gNsyxwMVklTawuDNZ4x&#10;04Olp8sNuSNqjfrrdA4GSyhzT/Rcq5PU4hW88TFY04LBgnMg13TMTIsxWMKIxBYUBms8Y8zMVK8u&#10;GWf6+vvtiH5Y1GAJY+reKLgey0lq8QpWIAZrWjBYcC4UGKKvrUUZLKH0VCEGazwj6mayl+8KuS8F&#10;HpomnJPBEvLrv1FwPZaT1OIVvPExWNOCwYJzIdd4zEWS1PU1+ci9zikMVplpkaMwWOMYM1JU8kEP&#10;H1I3+pjxCtfr3AzWZOuxnKQWr+CNj8GaFgwWnBPjgnhdxSa4ORksId+MuMJgjWPMFNVU04OGMa/4&#10;6Ou7czNYQpkvHqovOUktXsHKw2BNCwYLzo3cqYjail1gPDeDJZSaKsRgjSO/Xm7udFlTkDuy0zdN&#10;OEeDJYwxu0ad9VhOUotX8MbHYE0LBgvOkanfOF5akkDkG76+Dh9zNFgjXk3RUewoSr6RiDNASzRY&#10;Y6YHY6enxzLCDAXrdkSZkxosIb+fNuqsx3KSWryCNz4Ga1owWHCu5CfJ0yslwc3RYAkl6luXGSI/&#10;cfmTtCb/WuLKn4IxIyaxI4djmWKacM4Gq+h6LCepxctbcQIGa1owWHDOyMhKgQA3qeT8YkduhLka&#10;LGHkVKG7sDcABsslt076pt+mIPd+DJ3nnA2WUGI91mH5gJPU4hW88TFY04LBgktAgnDu9MnEuksx&#10;V8KcDdaYZJIyipJrJmIN0BINVm7/Thk9LUF+3bZGQzF3gyW0U+gjvnxcv8VgLRAMFlwSEqDnsAi+&#10;+c23z79ONVdC7lqbUyXSZtQw/vyabdOMSe7Tor4E7SN3ui22/NLkTr1J3QdfbDkR49bruf0kvzy3&#10;rClp2yjri8Hh3nWSWrwwWJXAYMGlIsmw+fZ7+EmcrGmLWLWGQ77BSoB9GbugPYSM9rQjAVLeoGTb&#10;HDM3BlO/raF1zqmt+xc559Umq5ehsrXa7ZJGLFLKFzWGeVy7jqH9CSfnvELKqZNSHO8997xCkvMN&#10;9RXpRyn3Q822EkPYd19oPZyrk9TihcGqBAYL4Egz/Xb9QoKakQTCYzCUpxNtHQNhs13z+4RNspNy&#10;br6SgFormAPAmSDJ0UlsccJgVQKDBQAAMHMkiTmJLU4YrEpgsAAAAGZOdvLDYFUDgwUAADBzRiRV&#10;DFYlMFgAAAAzZ0SyxmBVYkSbYbAAAABOwX69fe4ktjhhsCqBwQIAAJg5knCdxBYnDFYlMFgAAAAL&#10;IPNJQgxWJTBYAAAACyAzYWOwKpHZXgdhsAAAAE5E5josDFYlMFgAAAALIWOaEINVCQwWAADAQhBj&#10;4yS4fmGwKoHBAgAAWAgZTxNisCqBwQIAAFgQYpqcJBcWBqsSGCxYKs+effbF7e3NS5H+zObZs2ef&#10;mO3k3/ZnNzc3XzV//+wL++8a2e7m5vOvnz79/Ln99+vr6y/1OZhth87LcHt7/cJXtmDKl89DsreX&#10;MvTnRvLZ0HWaunr69PrV7e3129vbmzdPn968bsq4+crdPtwGpm71ecjfh87DhynPdyxNqWOn1n+I&#10;vnKav7t16+PYvv3bSzv29YWmHrr3QgjTJ2S/obrrbttffmyZKe0uyHHD7W/q/LqTw809O3Qupk59&#10;96pwjBM3r+XeaY413L59/cOos8NhFCt+LdbSDNbbgzE5B+UaFgwWVEaC5O3tzTeivmDeBq/Ddnag&#10;s//elBEOrm3A/EZMh/33NvAf9j/+zT6vcJlCm5DaczsG0fbvb+zz8+np0+uH+0VfT0hinh5OwEKS&#10;hpSnt+9KX7+/DezrCqk5VjfRhZBrs88tlOCEmHqQsvrKyKn/PuLKurnvOyf5zN6+r2/pbUMK9QWb&#10;1iSY7Xuv174fbm9v7vTnNlZ7Bo2TXGO3T/b3l/h2u3nIB3Z/kWP11atV9hv777HH1UYrdj9vvSeY&#10;mEUZLNQIgwU1CSV3Tchgtd9yrUDWNQ82KQYrZJp82Pvbgd1OapKo2iDsSM7ruE/neu6aEShbnaCt&#10;EsQxkbXG560kXzOSZX3WScihNuianGYkrJFzHk6ZPlR9OOdvU+LYOfXfhzm2qduedvlGzl/vL7TH&#10;HDx3wW6XiL4QNDiCmJHu9mGT0/SX6G0HDVZKuwvq+FHt5jGjwWNYbdDZRptQ+Vz+1sSNY9tr85Zz&#10;vh2aURJPwuvKvzMGa9bCYEFNQsldE2+wJAj6RxBSDJZgtvd+87SwAnbn275Jan1JVGNfz/B1dBO5&#10;XZehfZtppW6CCLVBd1TALa/9XBJKW/fhRCwck/zRHITaPNTe6vPeY+fUfx/WeXuTd7f+j6MrBrnW&#10;o8l9OLdg37LL8xm25kuAXZf+URuPWQ1eg6ANls9UGGIMlmXuHtorVJ5gthn6YmPjMVjePiuEDJbd&#10;P+2/2/j6YpF+FpEUMVgLFAYLahJK7ppQwu0akn5DlG6wjkE7lBBCI12y/fG8/IHeR4zBshO1ndjM&#10;N/DQ9YcItcGQwTLY3+71Zwa7LJXwHWMkhNpbY5K2PnZu/feRak50fzb9yRgWuz7s7QxDBkvo9j9/&#10;PVkjMzIC6G1rG+sa7o7mwT/64uuHNuF2H94+pd26Bsv0R9fkCiGDZfZPMXbF+lnEU4XeBhAwWPMV&#10;BgtqEhPwhVDCtQ2JbNP3bTLVYIWMjE1oejA38MYYLMFcp50MYkawfITaIDbZqVFEbz1ZSf4wyhdq&#10;C0OovTX2udtmLbf++4gxWPb56PPWiX3IvKQarNB12n3F3j7UVrbB0veXZ9ve+yPc7v61XbHtrrEN&#10;lh0HfOel28FgtUd0ninazwYMjbeTCBis+QqDBTUJJXdNKPDaCaBZgxQedQol9ZDBEoZGxUJJNzfw&#10;xhisUF00hvC41kYSpa4DH6E2iDVYgs/w2ejPu8d0zzF0jT5Mki8xgthHqK1t7OnbruG2pweb8zFG&#10;pqdvDRqsvv4e+vx4HX5zaxss+b8xJD7jMWSwpmx3G32d5ji+6c2QwbLjQLvmzTu6alO8n/WYGgzW&#10;AoXBgpqEkrsmFHi1wZK/Hdd6dBNInsFyE5TBDq46wXQDryQZvUDZ6OaNXW53NOj6hdTJUZ99IZ/3&#10;fdNW397N8V/rc7cJtUGKweozH3p0Qf42NJISam8f1tqeh2Pn1n8ffdcoSDlHw+HvY3bCt6/Rl8z1&#10;aJjuC1Kvx7aOM0vCkMnR+3TbqnuefQbLbnfThint3pocT5uZdjv2Vd996usX7d+9BkvQ68/aMpzz&#10;NKT1s3B863AwTO7rGzBYCxQGC2oSSu6aUML1Gaxu0DsagxyDJYSmG3xJ06DMV6/s0YmuwerT9du+&#10;+lLfxh/28Y2EhNogxWAdR/pc02cltM600HH9lLtPqL19tAmsU35u/fdhjiPnK4nYlnx2HKG6/qDP&#10;2TrH0LSUkz/tdhmQN3nL3/QIkvm7ta9jHrTBEuz1fV1jEzZYx3267XusR3fkThmsXg0ZLPtestuj&#10;z2AJzTk8tNeDfMsOUvqZjhG9NGuyOonS6SCG+48+/sJJlpHCYE0rDBbUJJTcNaGE6zNYgm9qL99g&#10;+adyQklTsAOvJJpmtMGVGZkw+8UaLF+w9yHXpke09ChEqA1SDNYxaXXrtknyD8ZDvR7Cv35NCLW3&#10;D9+xc+u/D1/S1ZJr1XWlz8X+LNS3hBiD1dStO/ol2KZD12HfKKjPYDV/d81gn8E6bq/bPTyC1m33&#10;/naz97Ov1S7T9A37OocMlkHOxZ7yNXVi9xfdtvo8Q+cbzW61eSPJr9cIDS+QD6q3XAzWaGGwoCZ2&#10;YOwbSQgl3JDB8n17zzVY9rHNMezAqhNqzOch9LduuQ6jtq5McnCSdR9NoD8aLfucChksMxrV+aJt&#10;t68uo28kJdTePnyJPLf+++gbwZK2kHP2mbU+I2nXjzZK2ogc+4JZa3g0fL5r9JkLg7X43HNOIYPl&#10;3qshgxXb7roPp7S7jX08HQfM3805xhosG2W0vCOl+jqLIUanL1ELTrKMFAZrWvW1GwYLpsYOqCUN&#10;lqATVK7BEixzYoK0NT3oJtXcwKsNlv5csAxF732msU2nnVzGGqym3OAo1YMhbI8tRsxW+1n3WkLt&#10;rbGPPYdF7j7UyJe+/oc60OXq/mt/ZgiNRNn1EnFcZY78Bkuw2rN9KtBvsKZud03IYAmmHpt79dAv&#10;kg2W4DOlU/SzLCTpOgkzQhisaYXBgpp0v2H6pzqEUODtM1iCFcwPb1Juj5NhsLpTOUNB2r6ulMAb&#10;Y7BiEm8I36jGWINlJx77nD1Jvlf2tYTaW9N3bPP3vnNPIcdg2dcRI7v+Y9rZMkOdbbojY/3SJqfP&#10;YOl69RmsU7S7ps9gCSYOtDGg994NYZspE6tmY7BykzUGa1phsKA2oW/hNqHAO2SwukHRmK10g2Un&#10;FjmX44iNP6j6piZiiDFYuWULPpMwxmDJOVrJVC3gttcAhdenHI9xHP0KtbdN37HH1FEIX90NYRtA&#10;OQ997SK9jdk3zmD5pxiPRrpZE+aTPcrUNWdhgyWY823Kdg2WfU5x7X6cVo79wqWxy/PVlX1f2V+6&#10;9HZ9dK+r6ZNT9LMsIn9uxxEGa1phsKA2diKR4OebKgwl3CGDJbgLVdMNlmBNr7Xfhv3TgwbbOMo1&#10;yvmFZPaJMViCb6qvSYzXb816IHt7OYY92mFPp8UYLKkjc66NwZQkeVh/1PPk3DHJx9XTcSSle+xj&#10;3R2PffO679hCTv33kWOw7D6jPzN0R3yOfTPGYAnHemiMihpBCp5rdzTqaG6HDFZT/sN1PfQP83m3&#10;3fvO22337t+bH87WbeVrtyGDJdiGUteN7NMaxle6L8n1Nmb+eL52fy7dz7LYr7fPnYQZIQzWtMJg&#10;wRyw12UYtYHr4ec6jgHU/9RdKIC5CSHXYHXfkaPXG2nsoD8kc03xBsueGmr2tZKqdY6HBdnq791X&#10;PEQarKCaxOQuZI5J8oJvmiv22E3/8I+u5dR/H6kGqzsCONRX3BeUxhus7hOzdn8O1Y3BZ3KGDJbg&#10;1q2ZMotv99B5qhG9Xpl9YgyWbShbWaO4vteamL59vH98fd2ti7Ds/YqS+yThVAZrt9q8kHO6dOk6&#10;tcFgwSkJBTmjNtB1huFjDJZgtpMy9JNL5rj6m7TGTh5NOWEDZGiTpGMe9XWZBB8aqdPY120Cvh5V&#10;0jLXrs1ENznpz5yRioeyxHDI8Xz1HkqePuzEZ4yIStQ9x+43Rqn134cxWPpJyRB2HfS1pWC3p+nj&#10;MaZB0EYsduRQsM2MGfWMMViCbezM9dnnnNPuhrbuBtvNbB9bV2Y7HQfac3mpHkhQktFhfzumnu8k&#10;eF5OOqgpDZYuD7pgsKAGEiCbIXmzRuXmKwn+oWQhfw99pgltl1pG7LY2Zj+ffNvZf/MR2r/57Did&#10;NlR/QqgcQZ9raDtNyraCb3t9XP15CrqcnDKn3N53Pvr/IfR2+v99+Lb1/S2E3i5lX2Foe/O5T77t&#10;7L+FGNrOjkFD945Gn2PofIuzW29eOklzQBisemCwAAAAFoBMSTlJc0AYrHpgsAAAABaC/KSOkzh7&#10;hMGqBwYLAABgIaT+LiEGqx4YLAAAgAVhfr8wRhisemCwAAAAFkTKWqypDJYkeTF6KKzcnzfCYAEA&#10;AFQi9sWj0xksNKEwWAAAALVoR0ncRGoJg7VIYbAAAABqcZgqHHj5KAZrkcJgAQAA1GToqUIM1iKF&#10;wQIAAKiNPNHnJNNWGKxFCoMFAAAwB0JmCYO1SGGwAAAA5sL96smX+tUAGKxFCoMFAAAwJ5p3ZB0T&#10;cK/BagyZm4hRbWGwAAAA5oh5i7iMUunPDCkvLEUnFQYLAABgrsgIlf6bDQZrtsJgAQAALBknCaM5&#10;CIMFAACwZLKTNZpSGCwAAIAls19tXzmJGFWV/ASSbicbDBYAAMDMif3R6B7JayFQIcnDCUNr5zBY&#10;AAAAM2fsQncxBLpMmBYMFgAAwAIY+sHoIfW9awvKg8ECAABYALv15qWTjNP1XJcL04DBAgAAWABj&#10;pwmNxKjpsqE8GCwAAICFsF9vXzsJOUer7StdNpQFgwUAALAQ7j/6+AsnIWdrc7dbbV7oY0AZMFgA&#10;AAALotgolq3V9pX8HqIYOH08yAODBQAAsCDKjmIFtNrey6sdUL7ad2a5dTskDBYAAEAdCj1RiOYo&#10;DBYAAEA9sqeg0LyFwQIAAKhHO1WYNw2F5isMFgAAQF1kYbqToNGyhcECAACoDybrzITBAgAAmAfy&#10;PisnUaNlCoMFAAAwHxjJOhNhsAAAAObF/erJlyx8X7gwWAAAAPOj/VHo8m97R6cRBgsAAGC+tOuy&#10;GM1amjBYAAAA84e3vi9MGCwAAIDlcDBaq+29k9DRvITBAgAAWB7ytOFu9fhrfmpnplptX+k2AwAA&#10;gIWxX2+ft9OIr3erzZvdavNW1BgwdEqJ8ZWfQNJtBAAAsAT+P5GUh4+zcIxwAAAAAElFTkSuQmCC&#10;UEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAoaKH2uEDAADCCQAADgAAAAAAAAAAAAAAAAA6AgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj5pXhecAAADDAQAAGQAAAAAAAAAAAAAAAABHBgAA&#10;ZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQDmoUYr4wAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAGUHAABkcnMvZG93bnJldi54bWxQSwECLQAKAAAAAAAAACEAyi4tlcksAADJLAAA&#10;FAAAAAAAAAAAAAAAAAB1CAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwUGAAAAAAYABgB8AQAAcDUA&#10;AAAA&#10;">
+              <v:shape id="Retângulo 40" o:spid="_x0000_s1027" style="position:absolute;top:2779;width:73431;height:99060;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="7364730,9550150" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCl553KzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8Mw&#10;DMXvg34Ho8IuY7WbZH/I6pZSCCu7rduhvYlYS0JjOcRem3376TDYUdLTe++32ky+VxcaYxfYwnJh&#10;QBHXwXXcWPj8qO6fQcWE7LAPTBZ+KMJmPbtZYenCld/pckiNEhOOJVpoUxpKrWPdkse4CAOx3L7C&#10;6DHJODbajXgVc9/rzJhH7bFjSWhxoF1L9fnw7S3k3a4v7qqi2rvXU356C8dMF0drb+fT9gVUoin9&#10;i/++907qF9nD0pinXCiESRag178AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApeedyswA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" path="m7364730,514472r,9035678l,9550150r,l,7650,5113296,e" filled="f" strokecolor="#782" strokeweight="2pt">
+                <v:path arrowok="t"/>
+              </v:shape>
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Gráfico 2" o:spid="_x0000_s1028" type="#_x0000_t75" href="http://www.unipar.br/" style="position:absolute;left:58521;width:14865;height:5251;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCad253yAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBr65ZNN2tS4bQxCVbQ9O8flobm1dcylJXOu3N4Lg4/3+33I92k6cyYfWsYbZVIEgrpxp&#10;udbw/vZ4XYAIEdlg55g0fFOA9eryYomlcQO/0vkQa5FCOJSooYmxL6UMVUMWw9T1xIk7Om8xptPX&#10;0ngcUrjt5FypXFpsOTU02NNDQ9Xp8GU1jPPtx93n08nP8k0R97nabYeXQuurybi5BxFpjP/iP/ez&#10;SfMzdZNlt4tsAb8/JQDk6gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCad253yAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" o:button="t">
+                <v:fill o:detectmouseclick="t"/>
+                <v:imagedata r:id="rId4" o:title=""/>
+              </v:shape>
+            </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...60 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04125E16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="658AC774"/>
     <w:lvl w:ilvl="0" w:tplc="222C7E56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="102" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria" w:hint="default"/>
         <w:w w:val="100"/>
         <w:position w:val="6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -3210,58 +3239,58 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0030574D"/>
     <w:rsid w:val="00042AB8"/>
     <w:rsid w:val="00047E08"/>
     <w:rsid w:val="00053B3F"/>
     <w:rsid w:val="00057770"/>
     <w:rsid w:val="0006561D"/>
     <w:rsid w:val="00067493"/>
@@ -3284,75 +3313,78 @@
     <w:rsid w:val="00271F2D"/>
     <w:rsid w:val="002973E0"/>
     <w:rsid w:val="0030574D"/>
     <w:rsid w:val="003475B0"/>
     <w:rsid w:val="003561E0"/>
     <w:rsid w:val="00386F8E"/>
     <w:rsid w:val="003C6B73"/>
     <w:rsid w:val="003F6ADB"/>
     <w:rsid w:val="00420596"/>
     <w:rsid w:val="00436EDE"/>
     <w:rsid w:val="00442726"/>
     <w:rsid w:val="00491E1C"/>
     <w:rsid w:val="004B0EFD"/>
     <w:rsid w:val="004B4BB6"/>
     <w:rsid w:val="004B7286"/>
     <w:rsid w:val="004C5350"/>
     <w:rsid w:val="004D334A"/>
     <w:rsid w:val="004E360F"/>
     <w:rsid w:val="0054705C"/>
     <w:rsid w:val="00561C3B"/>
     <w:rsid w:val="005B1383"/>
     <w:rsid w:val="005D462E"/>
     <w:rsid w:val="005F7DCA"/>
     <w:rsid w:val="00605C58"/>
     <w:rsid w:val="00605CDD"/>
+    <w:rsid w:val="00642468"/>
     <w:rsid w:val="006454D5"/>
     <w:rsid w:val="00647AD0"/>
     <w:rsid w:val="006577DB"/>
     <w:rsid w:val="00661389"/>
     <w:rsid w:val="00677D45"/>
     <w:rsid w:val="00686F3E"/>
     <w:rsid w:val="00695FF7"/>
     <w:rsid w:val="006B36BB"/>
     <w:rsid w:val="006C60CE"/>
     <w:rsid w:val="006E5F71"/>
     <w:rsid w:val="006E6FE6"/>
     <w:rsid w:val="006F6EE0"/>
     <w:rsid w:val="00745BA0"/>
     <w:rsid w:val="00772F16"/>
     <w:rsid w:val="007773A2"/>
     <w:rsid w:val="00782106"/>
     <w:rsid w:val="00786C85"/>
     <w:rsid w:val="007A1257"/>
     <w:rsid w:val="007C539C"/>
     <w:rsid w:val="007F29F5"/>
     <w:rsid w:val="007F54C2"/>
+    <w:rsid w:val="008143CD"/>
     <w:rsid w:val="00842EE6"/>
     <w:rsid w:val="00871233"/>
     <w:rsid w:val="00877157"/>
     <w:rsid w:val="00880C8F"/>
+    <w:rsid w:val="008C2C99"/>
     <w:rsid w:val="008C731D"/>
     <w:rsid w:val="008E1DC0"/>
     <w:rsid w:val="00966374"/>
     <w:rsid w:val="009C1043"/>
     <w:rsid w:val="009F49EC"/>
     <w:rsid w:val="009F5100"/>
     <w:rsid w:val="00A06969"/>
     <w:rsid w:val="00A13D83"/>
     <w:rsid w:val="00A4168F"/>
     <w:rsid w:val="00A54570"/>
     <w:rsid w:val="00AA09C3"/>
     <w:rsid w:val="00AB3F2F"/>
     <w:rsid w:val="00AD52B9"/>
     <w:rsid w:val="00AF4FA2"/>
     <w:rsid w:val="00B71D7C"/>
     <w:rsid w:val="00B7604E"/>
     <w:rsid w:val="00B85857"/>
     <w:rsid w:val="00BA1F87"/>
     <w:rsid w:val="00BD36B2"/>
     <w:rsid w:val="00BD7DD4"/>
     <w:rsid w:val="00CA1B60"/>
     <w:rsid w:val="00CB2521"/>
     <w:rsid w:val="00CB33B7"/>
     <w:rsid w:val="00CC632F"/>
     <w:rsid w:val="00CD7738"/>
@@ -3367,51 +3399,51 @@
     <w:rsid w:val="00EA2FE6"/>
     <w:rsid w:val="00EE1091"/>
     <w:rsid w:val="00EF21FB"/>
     <w:rsid w:val="00EF7444"/>
     <w:rsid w:val="00F35E6D"/>
     <w:rsid w:val="00F607B3"/>
     <w:rsid w:val="00FD606F"/>
     <w:rsid w:val="00FE7908"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="" w:bidi=""/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="74B7CE73"/>
   <w15:docId w15:val="{90CBACDF-6BA8-4D0C-A2A8-1C73452278FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -4758,83 +4790,95 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MenoPendente2">
     <w:name w:val="Menção Pendente2"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E4E78"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Caracteresdenotaderodap">
     <w:name w:val="Caracteres de nota de rodapé"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F607B3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="MenoPendente">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008143CD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1866359880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.25110/arqvet.v28i2.2025-XXXXX" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.issn.org/resource/ISSN/1982-1131" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.unipar.br/index.php/veterinaria" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unipar.br/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unipar.br" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5087,87 +5131,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1207520F-BE7D-4244-A11A-6A0FFF92FAF9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91C478E7-9C7D-497B-8456-4ED069955DF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>574</Characters>
+  <Pages>2</Pages>
+  <Words>116</Words>
+  <Characters>629</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>679</CharactersWithSpaces>
+  <CharactersWithSpaces>744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lab 01</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>pt-BR</dc:language>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0000</vt:lpwstr>
   </property>